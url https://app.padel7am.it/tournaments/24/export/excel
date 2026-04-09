--- v0 (2026-02-08)
+++ v1 (2026-04-09)
@@ -862,51 +862,51 @@
       <c r="E12" t="n">
         <v>1</v>
       </c>
       <c r="F12" t="n">
         <v>2</v>
       </c>
       <c r="G12" t="n">
         <v>9</v>
       </c>
       <c r="H12" t="n">
         <v>17</v>
       </c>
       <c r="I12" t="n">
         <v>16</v>
       </c>
       <c r="J12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Marco V</t>
+          <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>4</v>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="n">
         <v>1</v>
       </c>
       <c r="F13" t="n">
         <v>2</v>
       </c>
       <c r="G13" t="n">
         <v>9</v>
       </c>
       <c r="H13" t="n">
         <v>14</v>
       </c>
       <c r="I13" t="n">
         <v>19</v>
       </c>
       <c r="J13" t="n">
         <v>-5</v>