--- v0 (2026-02-08)
+++ v1 (2026-04-09)
@@ -608,51 +608,51 @@
           <t>5 - 2</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Simone Oddo</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Marco V</t>
+          <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Vito (tbd - Zenter)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>5 - 1</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
@@ -683,51 +683,51 @@
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>2 - 6</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Marco V</t>
+          <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -893,51 +893,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>3</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Giulia Bittante</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Marco V</t>
+          <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>6 - 2</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -1053,51 +1053,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>4</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Marco V</t>
+          <t>Marco Vallotti</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Lallo Mingolla</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>8 - 3</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 4</t>